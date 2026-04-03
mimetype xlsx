--- v0 (2025-10-25)
+++ v1 (2026-04-03)
@@ -4506,57 +4506,57 @@
   <si>
     <t>Sahajadapur</t>
   </si>
   <si>
     <t>Sahajadpur 2 SC AWC</t>
   </si>
   <si>
     <t>Sahajadpur AWC</t>
   </si>
   <si>
     <t>Sahalajpur</t>
   </si>
   <si>
     <t>Sahalajpur Pry. School</t>
   </si>
   <si>
     <t>Sahapur</t>
   </si>
   <si>
     <t>Sahapur Madhya Para ICDS Centre</t>
   </si>
   <si>
     <t>Sahapur Muslim Pally</t>
   </si>
   <si>
+    <t>Shahapur</t>
+  </si>
+  <si>
+    <t>Sahapur Pry. School</t>
+  </si>
+  <si>
     <t>Hiyatpur</t>
-  </si>
-[...4 lines deleted...]
-    <t>Shahapur</t>
   </si>
   <si>
     <t>Sahapur SKUS. LTD.</t>
   </si>
   <si>
     <t>Saiyadpur</t>
   </si>
   <si>
     <t>Saiadpur</t>
   </si>
   <si>
     <t>Sajnagachhya</t>
   </si>
   <si>
     <t>Sajnagachi</t>
   </si>
   <si>
     <t>Saktia</t>
   </si>
   <si>
     <t>Saktia AWC</t>
   </si>
   <si>
     <t>Sankarpur</t>
   </si>
@@ -13432,75 +13432,75 @@
       <c r="G336" s="3">
         <v>19345300313</v>
       </c>
       <c r="H336" s="4"/>
     </row>
     <row r="337" spans="1:8">
       <c r="A337" s="3">
         <v>329</v>
       </c>
       <c r="B337" s="3" t="s">
         <v>8</v>
       </c>
       <c r="C337" s="3" t="s">
         <v>189</v>
       </c>
       <c r="D337" s="3" t="s">
         <v>190</v>
       </c>
       <c r="E337" s="3" t="s">
         <v>676</v>
       </c>
       <c r="F337" s="3" t="s">
         <v>677</v>
       </c>
       <c r="G337" s="3">
-        <v>19345140104</v>
+        <v>19345140121</v>
       </c>
       <c r="H337" s="4"/>
     </row>
     <row r="338" spans="1:8">
       <c r="A338" s="3">
         <v>330</v>
       </c>
       <c r="B338" s="3" t="s">
         <v>8</v>
       </c>
       <c r="C338" s="3" t="s">
         <v>189</v>
       </c>
       <c r="D338" s="3" t="s">
         <v>190</v>
       </c>
       <c r="E338" s="3" t="s">
         <v>676</v>
       </c>
       <c r="F338" s="3" t="s">
         <v>677</v>
       </c>
       <c r="G338" s="3">
-        <v>19345140121</v>
+        <v>19345140104</v>
       </c>
       <c r="H338" s="4"/>
     </row>
     <row r="339" spans="1:8">
       <c r="A339" s="3">
         <v>331</v>
       </c>
       <c r="B339" s="3" t="s">
         <v>8</v>
       </c>
       <c r="C339" s="3" t="s">
         <v>131</v>
       </c>
       <c r="D339" s="3" t="s">
         <v>132</v>
       </c>
       <c r="E339" s="3" t="s">
         <v>678</v>
       </c>
       <c r="F339" s="3" t="s">
         <v>679</v>
       </c>
       <c r="G339" s="3">
         <v>19345260601</v>
       </c>
@@ -15688,99 +15688,99 @@
       <c r="G430" s="3">
         <v>19345140102</v>
       </c>
       <c r="H430" s="4"/>
     </row>
     <row r="431" spans="1:8">
       <c r="A431" s="3">
         <v>423</v>
       </c>
       <c r="B431" s="3" t="s">
         <v>8</v>
       </c>
       <c r="C431" s="3" t="s">
         <v>189</v>
       </c>
       <c r="D431" s="3" t="s">
         <v>190</v>
       </c>
       <c r="E431" s="3" t="s">
         <v>841</v>
       </c>
       <c r="F431" s="3" t="s">
         <v>842</v>
       </c>
       <c r="G431" s="3">
-        <v>19345140123</v>
+        <v>19345140113</v>
       </c>
       <c r="H431" s="4"/>
     </row>
     <row r="432" spans="1:8">
       <c r="A432" s="3">
         <v>424</v>
       </c>
       <c r="B432" s="3" t="s">
         <v>8</v>
       </c>
       <c r="C432" s="3" t="s">
         <v>189</v>
       </c>
       <c r="D432" s="3" t="s">
         <v>190</v>
       </c>
       <c r="E432" s="3" t="s">
         <v>841</v>
       </c>
       <c r="F432" s="3" t="s">
         <v>842</v>
       </c>
       <c r="G432" s="3">
-        <v>19345140101</v>
+        <v>19345140123</v>
       </c>
       <c r="H432" s="4"/>
     </row>
     <row r="433" spans="1:8">
       <c r="A433" s="3">
         <v>425</v>
       </c>
       <c r="B433" s="3" t="s">
         <v>8</v>
       </c>
       <c r="C433" s="3" t="s">
         <v>189</v>
       </c>
       <c r="D433" s="3" t="s">
         <v>190</v>
       </c>
       <c r="E433" s="3" t="s">
         <v>841</v>
       </c>
       <c r="F433" s="3" t="s">
         <v>842</v>
       </c>
       <c r="G433" s="3">
-        <v>19345140113</v>
+        <v>19345140101</v>
       </c>
       <c r="H433" s="4"/>
     </row>
     <row r="434" spans="1:8">
       <c r="A434" s="3">
         <v>426</v>
       </c>
       <c r="B434" s="3" t="s">
         <v>8</v>
       </c>
       <c r="C434" s="3" t="s">
         <v>131</v>
       </c>
       <c r="D434" s="3" t="s">
         <v>194</v>
       </c>
       <c r="E434" s="3" t="s">
         <v>829</v>
       </c>
       <c r="F434" s="3" t="s">
         <v>843</v>
       </c>
       <c r="G434" s="3">
         <v>19345260106</v>
       </c>
@@ -20992,75 +20992,75 @@
       <c r="G651" s="3">
         <v>19345210415</v>
       </c>
       <c r="H651" s="4"/>
     </row>
     <row r="652" spans="1:8">
       <c r="A652" s="3">
         <v>644</v>
       </c>
       <c r="B652" s="3" t="s">
         <v>8</v>
       </c>
       <c r="C652" s="3" t="s">
         <v>169</v>
       </c>
       <c r="D652" s="3" t="s">
         <v>415</v>
       </c>
       <c r="E652" s="3" t="s">
         <v>586</v>
       </c>
       <c r="F652" s="3" t="s">
         <v>1207</v>
       </c>
       <c r="G652" s="3">
-        <v>19345210417</v>
+        <v>19345210416</v>
       </c>
       <c r="H652" s="4"/>
     </row>
     <row r="653" spans="1:8">
       <c r="A653" s="3">
         <v>645</v>
       </c>
       <c r="B653" s="3" t="s">
         <v>8</v>
       </c>
       <c r="C653" s="3" t="s">
         <v>169</v>
       </c>
       <c r="D653" s="3" t="s">
         <v>415</v>
       </c>
       <c r="E653" s="3" t="s">
         <v>586</v>
       </c>
       <c r="F653" s="3" t="s">
         <v>1207</v>
       </c>
       <c r="G653" s="3">
-        <v>19345210416</v>
+        <v>19345210417</v>
       </c>
       <c r="H653" s="4"/>
     </row>
     <row r="654" spans="1:8">
       <c r="A654" s="3">
         <v>646</v>
       </c>
       <c r="B654" s="3" t="s">
         <v>8</v>
       </c>
       <c r="C654" s="3" t="s">
         <v>123</v>
       </c>
       <c r="D654" s="3" t="s">
         <v>727</v>
       </c>
       <c r="E654" s="3" t="s">
         <v>1208</v>
       </c>
       <c r="F654" s="3" t="s">
         <v>1209</v>
       </c>
       <c r="G654" s="3">
         <v>19345060524</v>
       </c>
@@ -24568,147 +24568,147 @@
       <c r="G800" s="3">
         <v>19345230211</v>
       </c>
       <c r="H800" s="4"/>
     </row>
     <row r="801" spans="1:8">
       <c r="A801" s="3">
         <v>793</v>
       </c>
       <c r="B801" s="3" t="s">
         <v>8</v>
       </c>
       <c r="C801" s="3" t="s">
         <v>161</v>
       </c>
       <c r="D801" s="3" t="s">
         <v>1217</v>
       </c>
       <c r="E801" s="3" t="s">
         <v>911</v>
       </c>
       <c r="F801" s="3" t="s">
         <v>1440</v>
       </c>
       <c r="G801" s="3">
-        <v>19345110314</v>
+        <v>19345110315</v>
       </c>
       <c r="H801" s="4"/>
     </row>
     <row r="802" spans="1:8">
       <c r="A802" s="3">
         <v>794</v>
       </c>
       <c r="B802" s="3" t="s">
         <v>8</v>
       </c>
       <c r="C802" s="3" t="s">
         <v>161</v>
       </c>
       <c r="D802" s="3" t="s">
         <v>1217</v>
       </c>
       <c r="E802" s="3" t="s">
         <v>911</v>
       </c>
       <c r="F802" s="3" t="s">
         <v>1440</v>
       </c>
       <c r="G802" s="3">
-        <v>19345110315</v>
+        <v>19345110314</v>
       </c>
       <c r="H802" s="4"/>
     </row>
     <row r="803" spans="1:8">
       <c r="A803" s="3">
         <v>795</v>
       </c>
       <c r="B803" s="3" t="s">
         <v>8</v>
       </c>
       <c r="C803" s="3" t="s">
-        <v>127</v>
+        <v>189</v>
       </c>
       <c r="D803" s="3" t="s">
-        <v>342</v>
+        <v>509</v>
       </c>
       <c r="E803" s="3" t="s">
         <v>1438</v>
       </c>
       <c r="F803" s="3" t="s">
         <v>1438</v>
       </c>
       <c r="G803" s="3">
-        <v>19345220820</v>
+        <v>19345140406</v>
       </c>
       <c r="H803" s="4"/>
     </row>
     <row r="804" spans="1:8">
       <c r="A804" s="3">
         <v>796</v>
       </c>
       <c r="B804" s="3" t="s">
         <v>8</v>
       </c>
       <c r="C804" s="3" t="s">
-        <v>189</v>
+        <v>146</v>
       </c>
       <c r="D804" s="3" t="s">
-        <v>509</v>
+        <v>853</v>
       </c>
       <c r="E804" s="3" t="s">
-        <v>1438</v>
+        <v>848</v>
       </c>
       <c r="F804" s="3" t="s">
         <v>1438</v>
       </c>
       <c r="G804" s="3">
-        <v>19345140406</v>
+        <v>19345290823</v>
       </c>
       <c r="H804" s="4"/>
     </row>
     <row r="805" spans="1:8">
       <c r="A805" s="3">
         <v>797</v>
       </c>
       <c r="B805" s="3" t="s">
         <v>8</v>
       </c>
       <c r="C805" s="3" t="s">
-        <v>146</v>
+        <v>127</v>
       </c>
       <c r="D805" s="3" t="s">
-        <v>853</v>
+        <v>342</v>
       </c>
       <c r="E805" s="3" t="s">
-        <v>848</v>
+        <v>1438</v>
       </c>
       <c r="F805" s="3" t="s">
         <v>1438</v>
       </c>
       <c r="G805" s="3">
-        <v>19345290823</v>
+        <v>19345220820</v>
       </c>
       <c r="H805" s="4"/>
     </row>
     <row r="806" spans="1:8">
       <c r="A806" s="3">
         <v>798</v>
       </c>
       <c r="B806" s="3" t="s">
         <v>8</v>
       </c>
       <c r="C806" s="3" t="s">
         <v>189</v>
       </c>
       <c r="D806" s="3" t="s">
         <v>509</v>
       </c>
       <c r="E806" s="3" t="s">
         <v>1438</v>
       </c>
       <c r="F806" s="3" t="s">
         <v>1441</v>
       </c>
       <c r="G806" s="3">
         <v>19345140419</v>
       </c>
@@ -25516,87 +25516,87 @@
       <c r="C840" s="3" t="s">
         <v>131</v>
       </c>
       <c r="D840" s="3" t="s">
         <v>194</v>
       </c>
       <c r="E840" s="3" t="s">
         <v>1493</v>
       </c>
       <c r="F840" s="3" t="s">
         <v>1495</v>
       </c>
       <c r="G840" s="3">
         <v>19345260213</v>
       </c>
       <c r="H840" s="4"/>
     </row>
     <row r="841" spans="1:8">
       <c r="A841" s="3">
         <v>833</v>
       </c>
       <c r="B841" s="3" t="s">
         <v>8</v>
       </c>
       <c r="C841" s="3" t="s">
-        <v>131</v>
+        <v>279</v>
       </c>
       <c r="D841" s="3" t="s">
-        <v>194</v>
+        <v>319</v>
       </c>
       <c r="E841" s="3" t="s">
         <v>1496</v>
       </c>
       <c r="F841" s="3" t="s">
         <v>1497</v>
       </c>
       <c r="G841" s="3">
-        <v>19345260113</v>
+        <v>19345250324</v>
       </c>
       <c r="H841" s="4"/>
     </row>
     <row r="842" spans="1:8">
       <c r="A842" s="3">
         <v>834</v>
       </c>
       <c r="B842" s="3" t="s">
         <v>8</v>
       </c>
       <c r="C842" s="3" t="s">
-        <v>279</v>
+        <v>131</v>
       </c>
       <c r="D842" s="3" t="s">
-        <v>319</v>
+        <v>194</v>
       </c>
       <c r="E842" s="3" t="s">
         <v>1498</v>
       </c>
       <c r="F842" s="3" t="s">
         <v>1497</v>
       </c>
       <c r="G842" s="3">
-        <v>19345250324</v>
+        <v>19345260113</v>
       </c>
       <c r="H842" s="4"/>
     </row>
     <row r="843" spans="1:8">
       <c r="A843" s="3">
         <v>835</v>
       </c>
       <c r="B843" s="3" t="s">
         <v>8</v>
       </c>
       <c r="C843" s="3" t="s">
         <v>204</v>
       </c>
       <c r="D843" s="3" t="s">
         <v>487</v>
       </c>
       <c r="E843" s="3" t="s">
         <v>1493</v>
       </c>
       <c r="F843" s="3" t="s">
         <v>1499</v>
       </c>
       <c r="G843" s="3">
         <v>19345080605</v>
       </c>