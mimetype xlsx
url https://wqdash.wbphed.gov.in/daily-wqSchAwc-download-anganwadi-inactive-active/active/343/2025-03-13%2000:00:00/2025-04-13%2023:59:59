--- v0 (2026-04-13)
+++ v1 (2026-06-01)
@@ -11161,99 +11161,99 @@
       <c r="G327" s="3">
         <v>19343030813</v>
       </c>
       <c r="H327" s="4"/>
     </row>
     <row r="328" spans="1:8">
       <c r="A328" s="3">
         <v>320</v>
       </c>
       <c r="B328" s="3" t="s">
         <v>8</v>
       </c>
       <c r="C328" s="3" t="s">
         <v>56</v>
       </c>
       <c r="D328" s="3" t="s">
         <v>529</v>
       </c>
       <c r="E328" s="3" t="s">
         <v>530</v>
       </c>
       <c r="F328" s="3" t="s">
         <v>531</v>
       </c>
       <c r="G328" s="3">
-        <v>19343030816</v>
+        <v>19343030812</v>
       </c>
       <c r="H328" s="4"/>
     </row>
     <row r="329" spans="1:8">
       <c r="A329" s="3">
         <v>321</v>
       </c>
       <c r="B329" s="3" t="s">
         <v>8</v>
       </c>
       <c r="C329" s="3" t="s">
         <v>56</v>
       </c>
       <c r="D329" s="3" t="s">
         <v>529</v>
       </c>
       <c r="E329" s="3" t="s">
         <v>530</v>
       </c>
       <c r="F329" s="3" t="s">
         <v>531</v>
       </c>
       <c r="G329" s="3">
-        <v>19343030814</v>
+        <v>19343030816</v>
       </c>
       <c r="H329" s="4"/>
     </row>
     <row r="330" spans="1:8">
       <c r="A330" s="3">
         <v>322</v>
       </c>
       <c r="B330" s="3" t="s">
         <v>8</v>
       </c>
       <c r="C330" s="3" t="s">
         <v>56</v>
       </c>
       <c r="D330" s="3" t="s">
         <v>529</v>
       </c>
       <c r="E330" s="3" t="s">
         <v>530</v>
       </c>
       <c r="F330" s="3" t="s">
         <v>531</v>
       </c>
       <c r="G330" s="3">
-        <v>19343030812</v>
+        <v>19343030814</v>
       </c>
       <c r="H330" s="4"/>
     </row>
     <row r="331" spans="1:8">
       <c r="A331" s="3">
         <v>323</v>
       </c>
       <c r="B331" s="3" t="s">
         <v>8</v>
       </c>
       <c r="C331" s="3" t="s">
         <v>56</v>
       </c>
       <c r="D331" s="3" t="s">
         <v>529</v>
       </c>
       <c r="E331" s="3" t="s">
         <v>530</v>
       </c>
       <c r="F331" s="3" t="s">
         <v>532</v>
       </c>
       <c r="G331" s="3">
         <v>19343030909</v>
       </c>
@@ -14521,75 +14521,75 @@
       <c r="G467" s="3">
         <v>19343260517</v>
       </c>
       <c r="H467" s="4"/>
     </row>
     <row r="468" spans="1:8">
       <c r="A468" s="3">
         <v>460</v>
       </c>
       <c r="B468" s="3" t="s">
         <v>8</v>
       </c>
       <c r="C468" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D468" s="3" t="s">
         <v>517</v>
       </c>
       <c r="E468" s="3" t="s">
         <v>746</v>
       </c>
       <c r="F468" s="3" t="s">
         <v>747</v>
       </c>
       <c r="G468" s="3">
-        <v>19343230809</v>
+        <v>19343230803</v>
       </c>
       <c r="H468" s="4"/>
     </row>
     <row r="469" spans="1:8">
       <c r="A469" s="3">
         <v>461</v>
       </c>
       <c r="B469" s="3" t="s">
         <v>8</v>
       </c>
       <c r="C469" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D469" s="3" t="s">
         <v>517</v>
       </c>
       <c r="E469" s="3" t="s">
         <v>746</v>
       </c>
       <c r="F469" s="3" t="s">
         <v>747</v>
       </c>
       <c r="G469" s="3">
-        <v>19343230803</v>
+        <v>19343230809</v>
       </c>
       <c r="H469" s="4"/>
     </row>
     <row r="470" spans="1:8">
       <c r="A470" s="3">
         <v>462</v>
       </c>
       <c r="B470" s="3" t="s">
         <v>8</v>
       </c>
       <c r="C470" s="3" t="s">
         <v>494</v>
       </c>
       <c r="D470" s="3" t="s">
         <v>703</v>
       </c>
       <c r="E470" s="3" t="s">
         <v>748</v>
       </c>
       <c r="F470" s="3" t="s">
         <v>749</v>
       </c>
       <c r="G470" s="3">
         <v>19343290623</v>
       </c>