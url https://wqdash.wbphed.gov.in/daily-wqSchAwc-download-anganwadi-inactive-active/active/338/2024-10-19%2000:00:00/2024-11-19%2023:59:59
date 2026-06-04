--- v0 (2026-04-04)
+++ v1 (2026-06-04)
@@ -6688,75 +6688,75 @@
       <c r="G189" s="3">
         <v>19338300315</v>
       </c>
       <c r="H189" s="4"/>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" s="3">
         <v>182</v>
       </c>
       <c r="B190" s="3" t="s">
         <v>8</v>
       </c>
       <c r="C190" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D190" s="3" t="s">
         <v>10</v>
       </c>
       <c r="E190" s="3" t="s">
         <v>340</v>
       </c>
       <c r="F190" s="3" t="s">
         <v>342</v>
       </c>
       <c r="G190" s="3">
-        <v>19338300317</v>
+        <v>19338300316</v>
       </c>
       <c r="H190" s="4"/>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" s="3">
         <v>183</v>
       </c>
       <c r="B191" s="3" t="s">
         <v>8</v>
       </c>
       <c r="C191" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D191" s="3" t="s">
         <v>10</v>
       </c>
       <c r="E191" s="3" t="s">
         <v>340</v>
       </c>
       <c r="F191" s="3" t="s">
         <v>342</v>
       </c>
       <c r="G191" s="3">
-        <v>19338300316</v>
+        <v>19338300317</v>
       </c>
       <c r="H191" s="4"/>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" s="3">
         <v>184</v>
       </c>
       <c r="B192" s="3" t="s">
         <v>8</v>
       </c>
       <c r="C192" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D192" s="3" t="s">
         <v>10</v>
       </c>
       <c r="E192" s="3" t="s">
         <v>340</v>
       </c>
       <c r="F192" s="3" t="s">
         <v>343</v>
       </c>
       <c r="G192" s="3">
         <v>19338300318</v>
       </c>
@@ -7672,75 +7672,75 @@
       <c r="G230" s="3">
         <v>19338140218</v>
       </c>
       <c r="H230" s="4"/>
     </row>
     <row r="231" spans="1:8">
       <c r="A231" s="3">
         <v>223</v>
       </c>
       <c r="B231" s="3" t="s">
         <v>8</v>
       </c>
       <c r="C231" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D231" s="3" t="s">
         <v>133</v>
       </c>
       <c r="E231" s="3" t="s">
         <v>398</v>
       </c>
       <c r="F231" s="3" t="s">
         <v>402</v>
       </c>
       <c r="G231" s="3">
-        <v>19338280508</v>
+        <v>19338280509</v>
       </c>
       <c r="H231" s="4"/>
     </row>
     <row r="232" spans="1:8">
       <c r="A232" s="3">
         <v>224</v>
       </c>
       <c r="B232" s="3" t="s">
         <v>8</v>
       </c>
       <c r="C232" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D232" s="3" t="s">
         <v>133</v>
       </c>
       <c r="E232" s="3" t="s">
         <v>398</v>
       </c>
       <c r="F232" s="3" t="s">
         <v>402</v>
       </c>
       <c r="G232" s="3">
-        <v>19338280509</v>
+        <v>19338280508</v>
       </c>
       <c r="H232" s="4"/>
     </row>
     <row r="233" spans="1:8">
       <c r="A233" s="3">
         <v>225</v>
       </c>
       <c r="B233" s="3" t="s">
         <v>8</v>
       </c>
       <c r="C233" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D233" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E233" s="3" t="s">
         <v>403</v>
       </c>
       <c r="F233" s="3" t="s">
         <v>404</v>
       </c>
       <c r="G233" s="3">
         <v>19338200304</v>
       </c>