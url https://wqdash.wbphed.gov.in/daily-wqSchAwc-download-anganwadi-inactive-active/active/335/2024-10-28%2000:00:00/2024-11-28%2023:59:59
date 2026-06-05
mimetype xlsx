--- v0 (2026-04-10)
+++ v1 (2026-06-05)
@@ -2151,56 +2151,56 @@
   <si>
     <t>Deyara Paschim para</t>
   </si>
   <si>
     <t>Deyara Purbapara</t>
   </si>
   <si>
     <t>Dhamas</t>
   </si>
   <si>
     <t>Dhamash i</t>
   </si>
   <si>
     <t>Dhamash ii</t>
   </si>
   <si>
     <t>Dhamash iii</t>
   </si>
   <si>
     <t>Dhamnari</t>
   </si>
   <si>
     <t>Dhamnari Bagpara</t>
   </si>
   <si>
+    <t>Dharmmapur</t>
+  </si>
+  <si>
     <t>Dharampur</t>
   </si>
   <si>
-    <t>Dharmmapur</t>
-[...1 lines deleted...]
-  <si>
     <t>Dharma Danga Matherpara AWC</t>
   </si>
   <si>
     <t>Dharmadanga Das Para-19335460327</t>
   </si>
   <si>
     <t>Dhenua</t>
   </si>
   <si>
     <t>Dhenua Ghoshpara AWC</t>
   </si>
   <si>
     <t>Dhenua Old FPSchool AWC</t>
   </si>
   <si>
     <t>Karpurdanga</t>
   </si>
   <si>
     <t>Dhere para AWC</t>
   </si>
   <si>
     <t>Jalalpur</t>
   </si>
   <si>
     <t>Dinonathpur</t>
@@ -4221,54 +4221,54 @@
   <si>
     <t>Muragachha</t>
   </si>
   <si>
     <t>MURAGACHHA (F.P)</t>
   </si>
   <si>
     <t>Mabarakpur Sildanga</t>
   </si>
   <si>
     <t>Madanhasa</t>
   </si>
   <si>
     <t>Madanhansa AWC</t>
   </si>
   <si>
     <t>Madanhansa FPS</t>
   </si>
   <si>
     <t>Madhya Srirampur AWC</t>
   </si>
   <si>
     <t>Mahadebpur AWC</t>
   </si>
   <si>
+    <t>Mahaspur</t>
+  </si>
+  <si>
     <t>Maheshpur</t>
-  </si>
-[...1 lines deleted...]
-    <t>Mahaspur</t>
   </si>
   <si>
     <t>Mahaspur II</t>
   </si>
   <si>
     <t>Mahaspur Kamarpara</t>
   </si>
   <si>
     <t>Maheshbati</t>
   </si>
   <si>
     <t>Maheasbati</t>
   </si>
   <si>
     <t>Maheshgoria F.P.School.</t>
   </si>
   <si>
     <t>Mahinagar</t>
   </si>
   <si>
     <t>Mahinagar Adibasipara</t>
   </si>
   <si>
     <t>Mahinagar Sakharata Kendra</t>
   </si>
@@ -8029,75 +8029,75 @@
       <c r="G57" s="3">
         <v>19335310502</v>
       </c>
       <c r="H57" s="4"/>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="3">
         <v>50</v>
       </c>
       <c r="B58" s="3" t="s">
         <v>8</v>
       </c>
       <c r="C58" s="3" t="s">
         <v>128</v>
       </c>
       <c r="D58" s="3" t="s">
         <v>129</v>
       </c>
       <c r="E58" s="3" t="s">
         <v>130</v>
       </c>
       <c r="F58" s="3" t="s">
         <v>130</v>
       </c>
       <c r="G58" s="3">
-        <v>19335300318</v>
+        <v>19335300328</v>
       </c>
       <c r="H58" s="4"/>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="3">
         <v>51</v>
       </c>
       <c r="B59" s="3" t="s">
         <v>8</v>
       </c>
       <c r="C59" s="3" t="s">
         <v>128</v>
       </c>
       <c r="D59" s="3" t="s">
         <v>129</v>
       </c>
       <c r="E59" s="3" t="s">
         <v>130</v>
       </c>
       <c r="F59" s="3" t="s">
         <v>130</v>
       </c>
       <c r="G59" s="3">
-        <v>19335300328</v>
+        <v>19335300318</v>
       </c>
       <c r="H59" s="4"/>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="3">
         <v>52</v>
       </c>
       <c r="B60" s="3" t="s">
         <v>8</v>
       </c>
       <c r="C60" s="3" t="s">
         <v>32</v>
       </c>
       <c r="D60" s="3" t="s">
         <v>131</v>
       </c>
       <c r="E60" s="3" t="s">
         <v>132</v>
       </c>
       <c r="F60" s="3" t="s">
         <v>133</v>
       </c>
       <c r="G60" s="3">
         <v>19335240819</v>
       </c>
@@ -15817,87 +15817,87 @@
       <c r="C382" s="3" t="s">
         <v>17</v>
       </c>
       <c r="D382" s="3" t="s">
         <v>695</v>
       </c>
       <c r="E382" s="3" t="s">
         <v>709</v>
       </c>
       <c r="F382" s="3" t="s">
         <v>710</v>
       </c>
       <c r="G382" s="3">
         <v>19335420609</v>
       </c>
       <c r="H382" s="4"/>
     </row>
     <row r="383" spans="1:8">
       <c r="A383" s="3">
         <v>375</v>
       </c>
       <c r="B383" s="3" t="s">
         <v>8</v>
       </c>
       <c r="C383" s="3" t="s">
-        <v>102</v>
+        <v>115</v>
       </c>
       <c r="D383" s="3" t="s">
-        <v>357</v>
+        <v>125</v>
       </c>
       <c r="E383" s="3" t="s">
-        <v>484</v>
+        <v>711</v>
       </c>
       <c r="F383" s="3" t="s">
-        <v>711</v>
+        <v>712</v>
       </c>
       <c r="G383" s="3">
-        <v>19335120302</v>
+        <v>19335310306</v>
       </c>
       <c r="H383" s="4"/>
     </row>
     <row r="384" spans="1:8">
       <c r="A384" s="3">
         <v>376</v>
       </c>
       <c r="B384" s="3" t="s">
         <v>8</v>
       </c>
       <c r="C384" s="3" t="s">
-        <v>115</v>
+        <v>102</v>
       </c>
       <c r="D384" s="3" t="s">
-        <v>125</v>
+        <v>357</v>
       </c>
       <c r="E384" s="3" t="s">
+        <v>484</v>
+      </c>
+      <c r="F384" s="3" t="s">
         <v>712</v>
       </c>
-      <c r="F384" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G384" s="3">
-        <v>19335310306</v>
+        <v>19335120302</v>
       </c>
       <c r="H384" s="4"/>
     </row>
     <row r="385" spans="1:8">
       <c r="A385" s="3">
         <v>377</v>
       </c>
       <c r="B385" s="3" t="s">
         <v>8</v>
       </c>
       <c r="C385" s="3" t="s">
         <v>289</v>
       </c>
       <c r="D385" s="3" t="s">
         <v>507</v>
       </c>
       <c r="E385" s="3" t="s">
         <v>508</v>
       </c>
       <c r="F385" s="3" t="s">
         <v>713</v>
       </c>
       <c r="G385" s="3">
         <v>19335460311</v>
       </c>
@@ -18205,75 +18205,75 @@
       <c r="G481" s="3">
         <v>19335280421</v>
       </c>
       <c r="H481" s="4"/>
     </row>
     <row r="482" spans="1:8">
       <c r="A482" s="3">
         <v>474</v>
       </c>
       <c r="B482" s="3" t="s">
         <v>8</v>
       </c>
       <c r="C482" s="3" t="s">
         <v>139</v>
       </c>
       <c r="D482" s="3" t="s">
         <v>140</v>
       </c>
       <c r="E482" s="3" t="s">
         <v>872</v>
       </c>
       <c r="F482" s="3" t="s">
         <v>873</v>
       </c>
       <c r="G482" s="3">
-        <v>19335390801</v>
+        <v>19335390802</v>
       </c>
       <c r="H482" s="4"/>
     </row>
     <row r="483" spans="1:8">
       <c r="A483" s="3">
         <v>475</v>
       </c>
       <c r="B483" s="3" t="s">
         <v>8</v>
       </c>
       <c r="C483" s="3" t="s">
         <v>139</v>
       </c>
       <c r="D483" s="3" t="s">
         <v>140</v>
       </c>
       <c r="E483" s="3" t="s">
         <v>872</v>
       </c>
       <c r="F483" s="3" t="s">
         <v>873</v>
       </c>
       <c r="G483" s="3">
-        <v>19335390802</v>
+        <v>19335390801</v>
       </c>
       <c r="H483" s="4"/>
     </row>
     <row r="484" spans="1:8">
       <c r="A484" s="3">
         <v>476</v>
       </c>
       <c r="B484" s="3" t="s">
         <v>8</v>
       </c>
       <c r="C484" s="3" t="s">
         <v>85</v>
       </c>
       <c r="D484" s="3" t="s">
         <v>86</v>
       </c>
       <c r="E484" s="3" t="s">
         <v>874</v>
       </c>
       <c r="F484" s="3" t="s">
         <v>875</v>
       </c>
       <c r="G484" s="3">
         <v>19335350622</v>
       </c>
@@ -20725,75 +20725,75 @@
       <c r="G586" s="3">
         <v>19335240921</v>
       </c>
       <c r="H586" s="4"/>
     </row>
     <row r="587" spans="1:8">
       <c r="A587" s="3">
         <v>579</v>
       </c>
       <c r="B587" s="3" t="s">
         <v>8</v>
       </c>
       <c r="C587" s="3" t="s">
         <v>128</v>
       </c>
       <c r="D587" s="3" t="s">
         <v>129</v>
       </c>
       <c r="E587" s="3" t="s">
         <v>1024</v>
       </c>
       <c r="F587" s="3" t="s">
         <v>1024</v>
       </c>
       <c r="G587" s="3">
-        <v>19335300322</v>
+        <v>19335300317</v>
       </c>
       <c r="H587" s="4"/>
     </row>
     <row r="588" spans="1:8">
       <c r="A588" s="3">
         <v>580</v>
       </c>
       <c r="B588" s="3" t="s">
         <v>8</v>
       </c>
       <c r="C588" s="3" t="s">
         <v>128</v>
       </c>
       <c r="D588" s="3" t="s">
         <v>129</v>
       </c>
       <c r="E588" s="3" t="s">
         <v>1024</v>
       </c>
       <c r="F588" s="3" t="s">
         <v>1024</v>
       </c>
       <c r="G588" s="3">
-        <v>19335300317</v>
+        <v>19335300322</v>
       </c>
       <c r="H588" s="4"/>
     </row>
     <row r="589" spans="1:8">
       <c r="A589" s="3">
         <v>581</v>
       </c>
       <c r="B589" s="3" t="s">
         <v>8</v>
       </c>
       <c r="C589" s="3" t="s">
         <v>115</v>
       </c>
       <c r="D589" s="3" t="s">
         <v>119</v>
       </c>
       <c r="E589" s="3" t="s">
         <v>591</v>
       </c>
       <c r="F589" s="3" t="s">
         <v>1025</v>
       </c>
       <c r="G589" s="3">
         <v>19335310719</v>
       </c>
@@ -23308,84 +23308,84 @@
       <c r="D694" s="3" t="s">
         <v>82</v>
       </c>
       <c r="E694" s="3" t="s">
         <v>83</v>
       </c>
       <c r="F694" s="3" t="s">
         <v>1168</v>
       </c>
       <c r="G694" s="3">
         <v>19335051212</v>
       </c>
       <c r="H694" s="4"/>
     </row>
     <row r="695" spans="1:8">
       <c r="A695" s="3">
         <v>687</v>
       </c>
       <c r="B695" s="3" t="s">
         <v>8</v>
       </c>
       <c r="C695" s="3" t="s">
         <v>115</v>
       </c>
       <c r="D695" s="3" t="s">
-        <v>119</v>
+        <v>125</v>
       </c>
       <c r="E695" s="3" t="s">
-        <v>1169</v>
+        <v>126</v>
       </c>
       <c r="F695" s="3" t="s">
         <v>1169</v>
       </c>
       <c r="G695" s="3">
-        <v>19335310716</v>
+        <v>19335310320</v>
       </c>
       <c r="H695" s="4"/>
     </row>
     <row r="696" spans="1:8">
       <c r="A696" s="3">
         <v>688</v>
       </c>
       <c r="B696" s="3" t="s">
         <v>8</v>
       </c>
       <c r="C696" s="3" t="s">
         <v>115</v>
       </c>
       <c r="D696" s="3" t="s">
-        <v>125</v>
+        <v>119</v>
       </c>
       <c r="E696" s="3" t="s">
-        <v>126</v>
+        <v>1169</v>
       </c>
       <c r="F696" s="3" t="s">
         <v>1169</v>
       </c>
       <c r="G696" s="3">
-        <v>19335310320</v>
+        <v>19335310716</v>
       </c>
       <c r="H696" s="4"/>
     </row>
     <row r="697" spans="1:8">
       <c r="A697" s="3">
         <v>689</v>
       </c>
       <c r="B697" s="3" t="s">
         <v>8</v>
       </c>
       <c r="C697" s="3" t="s">
         <v>77</v>
       </c>
       <c r="D697" s="3" t="s">
         <v>1044</v>
       </c>
       <c r="E697" s="3" t="s">
         <v>1045</v>
       </c>
       <c r="F697" s="3" t="s">
         <v>1170</v>
       </c>
       <c r="G697" s="3">
         <v>19335340418</v>
       </c>
@@ -27412,102 +27412,102 @@
       <c r="D865" s="3" t="s">
         <v>653</v>
       </c>
       <c r="E865" s="3" t="s">
         <v>1353</v>
       </c>
       <c r="F865" s="3" t="s">
         <v>1400</v>
       </c>
       <c r="G865" s="3">
         <v>19335400207</v>
       </c>
       <c r="H865" s="4"/>
     </row>
     <row r="866" spans="1:8">
       <c r="A866" s="3">
         <v>858</v>
       </c>
       <c r="B866" s="3" t="s">
         <v>8</v>
       </c>
       <c r="C866" s="3" t="s">
         <v>77</v>
       </c>
       <c r="D866" s="3" t="s">
-        <v>112</v>
+        <v>556</v>
       </c>
       <c r="E866" s="3" t="s">
+        <v>559</v>
+      </c>
+      <c r="F866" s="3" t="s">
         <v>1401</v>
       </c>
-      <c r="F866" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G866" s="3">
-        <v>19335340511</v>
+        <v>19335050412</v>
       </c>
       <c r="H866" s="4"/>
     </row>
     <row r="867" spans="1:8">
       <c r="A867" s="3">
         <v>859</v>
       </c>
       <c r="B867" s="3" t="s">
         <v>8</v>
       </c>
       <c r="C867" s="3" t="s">
         <v>77</v>
       </c>
       <c r="D867" s="3" t="s">
-        <v>556</v>
+        <v>112</v>
       </c>
       <c r="E867" s="3" t="s">
-        <v>559</v>
+        <v>1402</v>
       </c>
       <c r="F867" s="3" t="s">
-        <v>1402</v>
+        <v>1401</v>
       </c>
       <c r="G867" s="3">
-        <v>19335050412</v>
+        <v>19335340511</v>
       </c>
       <c r="H867" s="4"/>
     </row>
     <row r="868" spans="1:8">
       <c r="A868" s="3">
         <v>860</v>
       </c>
       <c r="B868" s="3" t="s">
         <v>8</v>
       </c>
       <c r="C868" s="3" t="s">
         <v>77</v>
       </c>
       <c r="D868" s="3" t="s">
         <v>112</v>
       </c>
       <c r="E868" s="3" t="s">
-        <v>1401</v>
+        <v>1402</v>
       </c>
       <c r="F868" s="3" t="s">
         <v>1403</v>
       </c>
       <c r="G868" s="3">
         <v>19335340519</v>
       </c>
       <c r="H868" s="4"/>
     </row>
     <row r="869" spans="1:8">
       <c r="A869" s="3">
         <v>861</v>
       </c>
       <c r="B869" s="3" t="s">
         <v>8</v>
       </c>
       <c r="C869" s="3" t="s">
         <v>77</v>
       </c>
       <c r="D869" s="3" t="s">
         <v>556</v>
       </c>
       <c r="E869" s="3" t="s">
         <v>559</v>
       </c>
@@ -28957,99 +28957,99 @@
       <c r="G929" s="3">
         <v>19335300106</v>
       </c>
       <c r="H929" s="4"/>
     </row>
     <row r="930" spans="1:8">
       <c r="A930" s="3">
         <v>922</v>
       </c>
       <c r="B930" s="3" t="s">
         <v>8</v>
       </c>
       <c r="C930" s="3" t="s">
         <v>128</v>
       </c>
       <c r="D930" s="3" t="s">
         <v>1490</v>
       </c>
       <c r="E930" s="3" t="s">
         <v>1491</v>
       </c>
       <c r="F930" s="3" t="s">
         <v>1492</v>
       </c>
       <c r="G930" s="3">
-        <v>19335300104</v>
+        <v>19335300107</v>
       </c>
       <c r="H930" s="4"/>
     </row>
     <row r="931" spans="1:8">
       <c r="A931" s="3">
         <v>923</v>
       </c>
       <c r="B931" s="3" t="s">
         <v>8</v>
       </c>
       <c r="C931" s="3" t="s">
         <v>128</v>
       </c>
       <c r="D931" s="3" t="s">
         <v>1490</v>
       </c>
       <c r="E931" s="3" t="s">
         <v>1491</v>
       </c>
       <c r="F931" s="3" t="s">
         <v>1492</v>
       </c>
       <c r="G931" s="3">
-        <v>19335300126</v>
+        <v>19335300104</v>
       </c>
       <c r="H931" s="4"/>
     </row>
     <row r="932" spans="1:8">
       <c r="A932" s="3">
         <v>924</v>
       </c>
       <c r="B932" s="3" t="s">
         <v>8</v>
       </c>
       <c r="C932" s="3" t="s">
         <v>128</v>
       </c>
       <c r="D932" s="3" t="s">
         <v>1490</v>
       </c>
       <c r="E932" s="3" t="s">
         <v>1491</v>
       </c>
       <c r="F932" s="3" t="s">
         <v>1492</v>
       </c>
       <c r="G932" s="3">
-        <v>19335300107</v>
+        <v>19335300126</v>
       </c>
       <c r="H932" s="4"/>
     </row>
     <row r="933" spans="1:8">
       <c r="A933" s="3">
         <v>925</v>
       </c>
       <c r="B933" s="3" t="s">
         <v>8</v>
       </c>
       <c r="C933" s="3" t="s">
         <v>128</v>
       </c>
       <c r="D933" s="3" t="s">
         <v>1490</v>
       </c>
       <c r="E933" s="3" t="s">
         <v>1491</v>
       </c>
       <c r="F933" s="3" t="s">
         <v>1492</v>
       </c>
       <c r="G933" s="3">
         <v>19335300105</v>
       </c>
@@ -29740,84 +29740,84 @@
       <c r="D962" s="3" t="s">
         <v>179</v>
       </c>
       <c r="E962" s="3" t="s">
         <v>1370</v>
       </c>
       <c r="F962" s="3" t="s">
         <v>1527</v>
       </c>
       <c r="G962" s="3">
         <v>19335190217</v>
       </c>
       <c r="H962" s="4"/>
     </row>
     <row r="963" spans="1:8">
       <c r="A963" s="3">
         <v>955</v>
       </c>
       <c r="B963" s="3" t="s">
         <v>8</v>
       </c>
       <c r="C963" s="3" t="s">
         <v>43</v>
       </c>
       <c r="D963" s="3" t="s">
-        <v>172</v>
+        <v>179</v>
       </c>
       <c r="E963" s="3" t="s">
-        <v>173</v>
+        <v>180</v>
       </c>
       <c r="F963" s="3" t="s">
         <v>1528</v>
       </c>
       <c r="G963" s="3">
-        <v>19335191102</v>
+        <v>19335190106</v>
       </c>
       <c r="H963" s="4"/>
     </row>
     <row r="964" spans="1:8">
       <c r="A964" s="3">
         <v>956</v>
       </c>
       <c r="B964" s="3" t="s">
         <v>8</v>
       </c>
       <c r="C964" s="3" t="s">
         <v>43</v>
       </c>
       <c r="D964" s="3" t="s">
-        <v>179</v>
+        <v>172</v>
       </c>
       <c r="E964" s="3" t="s">
-        <v>180</v>
+        <v>173</v>
       </c>
       <c r="F964" s="3" t="s">
         <v>1528</v>
       </c>
       <c r="G964" s="3">
-        <v>19335190106</v>
+        <v>19335191102</v>
       </c>
       <c r="H964" s="4"/>
     </row>
     <row r="965" spans="1:8">
       <c r="A965" s="3">
         <v>957</v>
       </c>
       <c r="B965" s="3" t="s">
         <v>8</v>
       </c>
       <c r="C965" s="3" t="s">
         <v>128</v>
       </c>
       <c r="D965" s="3" t="s">
         <v>1490</v>
       </c>
       <c r="E965" s="3" t="s">
         <v>1529</v>
       </c>
       <c r="F965" s="3" t="s">
         <v>1530</v>
       </c>
       <c r="G965" s="3">
         <v>19335300130</v>
       </c>
@@ -31645,75 +31645,75 @@
       <c r="G1041" s="3">
         <v>19335411011</v>
       </c>
       <c r="H1041" s="4"/>
     </row>
     <row r="1042" spans="1:8">
       <c r="A1042" s="3">
         <v>1034</v>
       </c>
       <c r="B1042" s="3" t="s">
         <v>8</v>
       </c>
       <c r="C1042" s="3" t="s">
         <v>128</v>
       </c>
       <c r="D1042" s="3" t="s">
         <v>1490</v>
       </c>
       <c r="E1042" s="3" t="s">
         <v>1529</v>
       </c>
       <c r="F1042" s="3" t="s">
         <v>1529</v>
       </c>
       <c r="G1042" s="3">
-        <v>19335300109</v>
+        <v>19335300108</v>
       </c>
       <c r="H1042" s="4"/>
     </row>
     <row r="1043" spans="1:8">
       <c r="A1043" s="3">
         <v>1035</v>
       </c>
       <c r="B1043" s="3" t="s">
         <v>8</v>
       </c>
       <c r="C1043" s="3" t="s">
         <v>128</v>
       </c>
       <c r="D1043" s="3" t="s">
         <v>1490</v>
       </c>
       <c r="E1043" s="3" t="s">
         <v>1529</v>
       </c>
       <c r="F1043" s="3" t="s">
         <v>1529</v>
       </c>
       <c r="G1043" s="3">
-        <v>19335300108</v>
+        <v>19335300109</v>
       </c>
       <c r="H1043" s="4"/>
     </row>
     <row r="1044" spans="1:8">
       <c r="A1044" s="3">
         <v>1036</v>
       </c>
       <c r="B1044" s="3" t="s">
         <v>8</v>
       </c>
       <c r="C1044" s="3" t="s">
         <v>32</v>
       </c>
       <c r="D1044" s="3" t="s">
         <v>67</v>
       </c>
       <c r="E1044" s="3" t="s">
         <v>1632</v>
       </c>
       <c r="F1044" s="3" t="s">
         <v>1633</v>
       </c>
       <c r="G1044" s="3">
         <v>19335240405</v>
       </c>
@@ -35389,75 +35389,75 @@
       <c r="G1197" s="3">
         <v>19335420206</v>
       </c>
       <c r="H1197" s="4"/>
     </row>
     <row r="1198" spans="1:8">
       <c r="A1198" s="3">
         <v>1190</v>
       </c>
       <c r="B1198" s="3" t="s">
         <v>8</v>
       </c>
       <c r="C1198" s="3" t="s">
         <v>28</v>
       </c>
       <c r="D1198" s="3" t="s">
         <v>236</v>
       </c>
       <c r="E1198" s="3" t="s">
         <v>1376</v>
       </c>
       <c r="F1198" s="3" t="s">
         <v>1839</v>
       </c>
       <c r="G1198" s="3">
-        <v>19335400820</v>
+        <v>19335400819</v>
       </c>
       <c r="H1198" s="4"/>
     </row>
     <row r="1199" spans="1:8">
       <c r="A1199" s="3">
         <v>1191</v>
       </c>
       <c r="B1199" s="3" t="s">
         <v>8</v>
       </c>
       <c r="C1199" s="3" t="s">
         <v>28</v>
       </c>
       <c r="D1199" s="3" t="s">
         <v>236</v>
       </c>
       <c r="E1199" s="3" t="s">
         <v>1376</v>
       </c>
       <c r="F1199" s="3" t="s">
         <v>1839</v>
       </c>
       <c r="G1199" s="3">
-        <v>19335400819</v>
+        <v>19335400820</v>
       </c>
       <c r="H1199" s="4"/>
     </row>
     <row r="1200" spans="1:8">
       <c r="A1200" s="3">
         <v>1192</v>
       </c>
       <c r="B1200" s="3" t="s">
         <v>8</v>
       </c>
       <c r="C1200" s="3" t="s">
         <v>13</v>
       </c>
       <c r="D1200" s="3" t="s">
         <v>791</v>
       </c>
       <c r="E1200" s="3" t="s">
         <v>1840</v>
       </c>
       <c r="F1200" s="3" t="s">
         <v>1841</v>
       </c>
       <c r="G1200" s="3">
         <v>19335320402</v>
       </c>